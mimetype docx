--- v0 (2025-10-19)
+++ v1 (2026-10-07)
@@ -1,1629 +1,1379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FE880C7" w14:textId="6278CE27" w:rsidR="00535A5C" w:rsidRDefault="00441511" w:rsidP="004C68BF">
+    <w:p w14:paraId="76C94CB1" w14:textId="77777777" w:rsidR="003645D6" w:rsidRDefault="003645D6" w:rsidP="00BC5FA8">
+      <w:pPr>
+        <w:spacing w:line="24" w:lineRule="atLeast"/>
+        <w:ind w:right="-554"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CAEEFA" w14:textId="06D28C6E" w:rsidR="00A73E77" w:rsidRPr="000A294C" w:rsidRDefault="00EC127C" w:rsidP="00A73E77">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-554"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
+        </w:rPr>
+        <w:t>Agosto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2025: para publicación inmediata </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4521B4D4" w14:textId="77777777" w:rsidR="00A73E77" w:rsidRPr="007968E9" w:rsidRDefault="00A73E77" w:rsidP="00B2477C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C94CB3" w14:textId="723B8243" w:rsidR="00B2477C" w:rsidRPr="00B2477C" w:rsidRDefault="009C6B2C" w:rsidP="00A73E77">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
         </w:rPr>
-        <w:t>August</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4FE880C8" w14:textId="77777777" w:rsidR="00535A5C" w:rsidRDefault="00535A5C" w:rsidP="004C68BF">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="76C94CBD" wp14:editId="76C94CBE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4076065</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-310515</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2105025" cy="790575"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="2" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2105025" cy="790575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Renishaw mostrará el futuro de la metrología con sus innovaciones para fábricas inteligentes en EMO Hannover 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461D641C" w14:textId="77777777" w:rsidR="00A73E77" w:rsidRPr="007968E9" w:rsidRDefault="00A73E77" w:rsidP="00A73E77">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-554"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...42 lines deleted...]
-    <w:p w14:paraId="1C86673B" w14:textId="34B75F8C" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A78E835" w14:textId="29D6995C" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="6B330D23" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Como empresa tecnológica internacional de ingeniería, Renishaw mostrará en EMO Hannover 2025 (del 22 al 26 de septiembre) sus innovaciones más recientes en automatización de procesos, control de procesos de bucle cerrado y verificación rápida de piezas.  Una de ellas es un nuevo e innovador sistema de calibre con un software de medición propio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10689E41" w14:textId="17F9EAB9" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="208BD53A" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tecnologías de Renishaw que se exhibirán en el stand D06 del pabellón 5 son conocidas por resolver retos comunes a todas las empresas de fabricación: aumentar la productividad y fabricar piezas de gran precisión con una mayor eficiencia y un menor coste. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B67D541" w14:textId="0EDA857D" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2F7FDFEC" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se harán demostraciones de soluciones de metrología y de automatización industrial para mecanizado por CNC y control de procesos. Toda la tecnología de Renishaw proporciona un grado de automatización suficiente para eliminar la necesidad de intervención humana y de contar con mano de obra cualificada en los procesos de mecanizado por CNC. Esto incluye el reglaje de las piezas sin necesidad de intervención manual, control de procesos de bucle cerrado y verificación tanto de las características mecanizadas como de las piezas en el punto de fabricación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1630988C" w14:textId="27603F15" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="23005473" w14:textId="61559EE8" w:rsidR="00A138BE" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las soluciones de Renishaw permiten integrar robots, metrología y control de procesos de bucle cerrado en el mecanizado por CNC de forma más fácil, rápida y eficaz. Sus atractivas pantallas incluyen tecnologías de automatización de procesos integradas con sistemas robóticos de manipulación de piezas disponibles comercialmente para el mecanizado CNC y control de procesos de bucle cerrado, así como aplicaciones de carga y descarga automatizadas para CMM.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6F6414" w14:textId="4AC17DD7" w:rsidR="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="36449D4F" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La empresa también mostrará su creciente gama de soluciones para mejorar la precisión y productividad de los robots industriales. Estas tecnologías permiten configurar y recuperar de forma rápida y fácil las celdas robóticas, además de contar con metrología en proceso diseñada para mejorar la precisión de las celdas automatizadas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A064FF" w14:textId="0365BCBC" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0153BEB6" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+        <w:t xml:space="preserve">Presentación de una solución completa de calibre para el taller  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EE5B2E" w14:textId="49438E20" w:rsidR="00713C86" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="04C80BE3" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los asistentes a EMO Hannover 2025 descubrirán la gama de productos de Renishaw que pueden integrarse directamente en las celdas automatizadas. Entre estos están el nuevo calibre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-X™ 500, con dos modos de inspección, y el software MODUS™ IM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que ofrecen una solución de medición completa para los procesos en el taller.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357D4FE8" w14:textId="3BECEC25" w:rsidR="00713C86" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="097CA6B0" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sistema </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-X combina en un único equipo dos funcionalidades de medición: absoluta y por comparación. Además de su gran velocidad y precisión de medición, también ofrece una capacidad de inspección y un rendimiento claramente superiores a las CMM convencionales de tres ejes,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9CB111" w14:textId="39FB6C92" w:rsidR="00713C86" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este equipo utiliza el software MODUS IM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>, que puede programarse sin necesidad de código y que cuenta con funcionalidades de generación de informes. "El software MODUS IM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mejora el sistema de calibre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", afirma Rob Harrison, director de Software de Metrología Industrial de Renishaw. "El hecho de que nuestros clientes puedan crear fácilmente programas de inspección les permite aprovechar todo el potencial de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">programs, allows them to harness the full potential of our metrology solutions.” Visitors can request a demonstration to experience the software’s ease of use and programming first-hand. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F6AEB9B" w14:textId="4CA0D4B2" w:rsidR="00A138BE" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        <w:t xml:space="preserve">nuestras soluciones de metrología". Los visitantes pueden solicitar una demostración para experimentar de primera mano la facilidad de uso y de programación del software. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1C63CD" w14:textId="07B0A5E3" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="16A868FD" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ampliar las funcionalidades del sistema </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Equator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>-X 500, Renishaw cuenta con palpadores y accesorios de fijación modulares que permiten realizar una amplia gama de tareas de medición manteniendo un gran rendimiento para diferentes aplicaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF0DC9B" w14:textId="5B077E81" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A73E77">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sondas de máquina herramienta de última generación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CE4D90" w14:textId="5BDCBC14" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-556"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Otra novedad para la feria EMO 2025 es la tercera generación de la gama de medidores de herramientas láser NC4 + Blue de Renishaw. Con una repetibilidad de ± 0,1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>μm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2σ, los nuevos modelos F100 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>ultracompactos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redefinen los estándares para la medición de herramientas y detección de herramientas rotas a alta velocidad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A55BBDD" w14:textId="77777777" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-556"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"En Renishaw, nuestro objetivo es desarrollar tecnologías que aporten una diferencia significativa para nuestros clientes”, afirma Steve Petersen, director de Marketing de la División de Productos para Máquinas Herramienta de Renishaw. "La nueva tercera generación de modelos F100 de los medidores NC4+Blue son un ejemplo de este enfoque, ya que combinan una precisión por debajo de la micra con un diseño compacto y energéticamente eficiente". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D87C87" w14:textId="55455268" w:rsidR="00A73E77" w:rsidRPr="006C3EAA" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="55D05FE5" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hacer la fabricación más fácil  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E855D3A" w14:textId="3CFA83F7" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="74B0A6C8" w14:textId="03F5A78C" w:rsidR="00A138BE" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otra innovación para 2025 es una nueva aplicación para móviles que mejora la experiencia de usuario para el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>ballbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QC20 de Renishaw. La </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>app</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="007968E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>RTO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Ballbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Connect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permite a los operarios llevar a cabo valiosas comprobaciones del rendimiento de las máquinas herramientas de forma fácil y rápida con una formación mínima. Dave Wall, director general de la División de Productos de Calibración por Láser de Renishaw explica: "La </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>app</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CARTO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Ballbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Connect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilita el uso del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>ballbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QC20 a una variedad más amplia de usuarios, que ahora pueden aprovechar las ventajas de llevar a cabo ensayos periódicos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>ballbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F09DAEC" w14:textId="639E8106" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="17857222" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="006C3EAA" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>encóder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lineal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>FORTiS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™, fácil de instalar, también reduce la complejidad de la fabricación. Se trata de una tecnología excepcionalmente robusta, capaz de hacer mediciones con un alto rendimiento en los entornos de máquina herramienta más difíciles. Los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>encóderes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>FORTiS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ayudan a mantener la precisión de la máquina durante períodos prolongados, de forma que son ideales para fabricar con poca o ninguna intervención humana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55473009" w14:textId="2313B8D2" w:rsidR="00A73E77" w:rsidRPr="006C3EAA" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006C3EAA">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fabricación basada en datos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB1C4A4" w14:textId="77777777" w:rsidR="00A73E77" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-556"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Habrá una demostración en vivo de la plataforma de datos de fabricación inteligente Renishaw Central en la que se conectarán los datos de los diversos dispositivos de medición del stand, incluidos sistemas de medición en máquina, sistemas de calibre de taller, procesos de inspección mediante CMM y datos de sensores de los sistemas de fabricación aditiva de la empresa líderes del sector.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503DB271" w14:textId="5480E696" w:rsidR="00713C86" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-556"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renishaw Central permite identificar problemas y ajustar automáticamente los sistemas de mecanizado y control de calidad antes de mecanizar la siguiente pieza a fin de conseguir una producción automatizada en tiempo real. La plataforma Renishaw Central es capaz de digitalizar, visualizar y actuar a partir de los datos de fabricación, así como proporcionar una mayor visibilidad de las piezas según se van moviendo por la fábrica virtual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A59C5B" w14:textId="65FF3383" w:rsidR="00713C86" w:rsidRPr="006C3EAA" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="757853A5" w14:textId="77777777" w:rsidR="00770B5B" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>El futuro de la metrología ya está aquí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3BA7C9" w14:textId="701912BC" w:rsidR="00713C86" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="3A0EA362" w14:textId="227F7B35" w:rsidR="00A138BE" w:rsidRPr="00A73E77" w:rsidRDefault="00770B5B" w:rsidP="00770B5B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El lema "Innovar en la fabricación" de EMO Hannover 2025 encarna el espíritu de innovación que impulsa Renishaw. Para llevar más allá los límites de lo posible y demostrar que el futuro de la metrología no solo es algo en el horizonte, sino que ya está disponible aquí y ahora. Las tecnologías de Renishaw satisfacen las necesidades cambiantes de los fabricantes de hoy en día, proporcionando soluciones de fabricación rápidas, automatizadas, conectadas, flexibles y fáciles de usar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9296E4" w14:textId="5DA8C79B" w:rsidR="00713C86" w:rsidRPr="00A73E77" w:rsidRDefault="00A73E77" w:rsidP="006C3EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-556"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>"El futuro de la metrología ya ha llegado", afirma Rainer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Lotz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, presidente de Renishaw para la región EMEA. "Los asistentes de la feria EMO vienen para conocer las mejores innovaciones que la industria tiene que ofrecer, y nos complace poder presentar este año algunas tecnologías verdaderamente innovadoras". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C94CB7" w14:textId="799E6490" w:rsidR="00B2477C" w:rsidRDefault="00A73E77" w:rsidP="00B2477C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-554"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Visite al equipo de Renishaw en el stand D06 del pabellón 5 para ver las últimas innovaciones que definirán el futuro del sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F854C5" w14:textId="77777777" w:rsidR="006C3EAA" w:rsidRPr="007968E9" w:rsidRDefault="006C3EAA" w:rsidP="00B2477C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:right="-554"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C94CB8" w14:textId="1BCD94C5" w:rsidR="00B2477C" w:rsidRPr="00B2477C" w:rsidRDefault="00B2477C" w:rsidP="00B2477C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...396 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        </w:rPr>
+        <w:t xml:space="preserve">Puede obtener más información en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="22"/>
           </w:rPr>
           <w:t>www.renishaw.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3558B93F" w14:textId="77777777" w:rsidR="00CA494F" w:rsidRPr="00CA494F" w:rsidRDefault="00CA494F" w:rsidP="4772FDFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="27C772D7" w14:textId="77777777" w:rsidR="00CA494F" w:rsidRPr="00CA494F" w:rsidRDefault="00CA494F" w:rsidP="00CA494F">
+    <w:p w14:paraId="76C94CB9" w14:textId="77777777" w:rsidR="00B2477C" w:rsidRPr="007968E9" w:rsidRDefault="00B2477C" w:rsidP="00B2477C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BD20C5" w14:textId="77777777" w:rsidR="00CA494F" w:rsidRPr="00CA494F" w:rsidRDefault="00CA494F" w:rsidP="00CA494F">
+    <w:p w14:paraId="76C94CBA" w14:textId="77777777" w:rsidR="00B2477C" w:rsidRPr="007968E9" w:rsidRDefault="00B2477C" w:rsidP="00B2477C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CA494F" w:rsidRPr="00CA494F" w:rsidSect="00B91BC3">
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="76C94CBB" w14:textId="77777777" w:rsidR="00B2477C" w:rsidRPr="00EA334A" w:rsidRDefault="00B2477C" w:rsidP="00B2477C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-Fin-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C94CBC" w14:textId="77777777" w:rsidR="00B2477C" w:rsidRPr="00591806" w:rsidRDefault="00B2477C" w:rsidP="00BC5FA8">
+      <w:pPr>
+        <w:spacing w:line="24" w:lineRule="atLeast"/>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B2477C" w:rsidRPr="00591806" w:rsidSect="008273CD">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="709" w:right="1411" w:bottom="1560" w:left="1411" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="907" w:right="1077" w:bottom="1077" w:left="1077" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79A4ED46" w14:textId="77777777" w:rsidR="006F6C82" w:rsidRDefault="006F6C82" w:rsidP="002E2F8C">
+    <w:p w14:paraId="76C94CC1" w14:textId="77777777" w:rsidR="00CC4D45" w:rsidRDefault="00CC4D45" w:rsidP="008273CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0750F1ED" w14:textId="77777777" w:rsidR="006F6C82" w:rsidRDefault="006F6C82" w:rsidP="002E2F8C">
+    <w:p w14:paraId="76C94CC2" w14:textId="77777777" w:rsidR="00CC4D45" w:rsidRDefault="00CC4D45" w:rsidP="008273CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="759E124D" w14:textId="77777777" w:rsidR="006F6C82" w:rsidRDefault="006F6C82"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...10 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78E57AB5" w14:textId="77777777" w:rsidR="006F6C82" w:rsidRDefault="006F6C82" w:rsidP="002E2F8C">
+    <w:p w14:paraId="76C94CBF" w14:textId="77777777" w:rsidR="00CC4D45" w:rsidRDefault="00CC4D45" w:rsidP="008273CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46D20176" w14:textId="77777777" w:rsidR="006F6C82" w:rsidRDefault="006F6C82" w:rsidP="002E2F8C">
+    <w:p w14:paraId="76C94CC0" w14:textId="77777777" w:rsidR="00CC4D45" w:rsidRDefault="00CC4D45" w:rsidP="008273CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="64CF62BD" w14:textId="77777777" w:rsidR="006F6C82" w:rsidRDefault="006F6C82"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...100 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="513474A2"/>
+    <w:nsid w:val="422D7157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C7520CB6"/>
-    <w:lvl w:ilvl="0" w:tplc="BA90D646">
+    <w:tmpl w:val="BC92BC0E"/>
+    <w:lvl w:ilvl="0" w:tplc="9FD4362C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80966C8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FCFAC5B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B2EED5F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EDCC6296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A39404A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CF2EBE20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86446714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D55EF730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1601908378">
+  <w:num w:numId="1" w16cid:durableId="1248729220">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:hideGrammaticalErrors/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
-  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00180B30"/>
-    <w:rsid w:val="0000531D"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00135DB0"/>
+    <w:rsid w:val="00006C9B"/>
+    <w:rsid w:val="00016EC0"/>
+    <w:rsid w:val="00033E85"/>
+    <w:rsid w:val="00071001"/>
+    <w:rsid w:val="000A294C"/>
+    <w:rsid w:val="000D24B9"/>
+    <w:rsid w:val="00114926"/>
     <w:rsid w:val="00180B30"/>
-    <w:rsid w:val="001B5924"/>
-[...175 lines deleted...]
-    <w:rsid w:val="4772FDFF"/>
+    <w:rsid w:val="00205927"/>
+    <w:rsid w:val="00205A88"/>
+    <w:rsid w:val="0021495B"/>
+    <w:rsid w:val="00243BF8"/>
+    <w:rsid w:val="00252D37"/>
+    <w:rsid w:val="0028554E"/>
+    <w:rsid w:val="003645D6"/>
+    <w:rsid w:val="00373DCB"/>
+    <w:rsid w:val="004A5D93"/>
+    <w:rsid w:val="004B4366"/>
+    <w:rsid w:val="004F3FC2"/>
+    <w:rsid w:val="00511C52"/>
+    <w:rsid w:val="0056676C"/>
+    <w:rsid w:val="00591806"/>
+    <w:rsid w:val="0059403A"/>
+    <w:rsid w:val="00633297"/>
+    <w:rsid w:val="00655A8F"/>
+    <w:rsid w:val="006C3EAA"/>
+    <w:rsid w:val="006F3ADA"/>
+    <w:rsid w:val="00713C86"/>
+    <w:rsid w:val="00782354"/>
+    <w:rsid w:val="007968E9"/>
+    <w:rsid w:val="007D3A4F"/>
+    <w:rsid w:val="008273CD"/>
+    <w:rsid w:val="00904AE3"/>
+    <w:rsid w:val="00904FBA"/>
+    <w:rsid w:val="00940D25"/>
+    <w:rsid w:val="00985106"/>
+    <w:rsid w:val="009C4207"/>
+    <w:rsid w:val="009C6B2C"/>
+    <w:rsid w:val="00A73059"/>
+    <w:rsid w:val="00A73E77"/>
+    <w:rsid w:val="00A818DD"/>
+    <w:rsid w:val="00AA1686"/>
+    <w:rsid w:val="00B2477C"/>
+    <w:rsid w:val="00B327D5"/>
+    <w:rsid w:val="00B55996"/>
+    <w:rsid w:val="00B57A90"/>
+    <w:rsid w:val="00B679A5"/>
+    <w:rsid w:val="00B91106"/>
+    <w:rsid w:val="00BC1953"/>
+    <w:rsid w:val="00BC5FA8"/>
+    <w:rsid w:val="00BD1C90"/>
+    <w:rsid w:val="00BF2EA6"/>
+    <w:rsid w:val="00C23589"/>
+    <w:rsid w:val="00C73A1A"/>
+    <w:rsid w:val="00CC4D45"/>
+    <w:rsid w:val="00CD4F8A"/>
+    <w:rsid w:val="00CE64EE"/>
+    <w:rsid w:val="00DB4BBF"/>
+    <w:rsid w:val="00DD7676"/>
+    <w:rsid w:val="00DE5D1C"/>
+    <w:rsid w:val="00E270B9"/>
+    <w:rsid w:val="00E67BF6"/>
+    <w:rsid w:val="00EB0068"/>
+    <w:rsid w:val="00EC127C"/>
+    <w:rsid w:val="00F403D7"/>
+    <w:rsid w:val="00FE17BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4FE880C6"/>
-  <w15:docId w15:val="{5C16A570-80F8-4105-B507-92F6B5328693}"/>
+  <w14:docId w14:val="76C94CB1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F8F7DA11-1187-4FC9-869F-210F17E0B036}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1984,1113 +1734,508 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A7A54"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A7A54"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-2160"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="005A7A54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-2160"/>
       </w:tabs>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="005A7A54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-2160"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="005A7A54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00490E55"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB5961"/>
+    <w:pPr>
+      <w:spacing w:before="168" w:after="168"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C68BF"/>
+    <w:rsid w:val="007317AB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C68BF"/>
+    <w:rsid w:val="007317AB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="s13">
+    <w:name w:val="s13"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00576141"/>
+    <w:rsid w:val="00AF6A61"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00576141"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="bumpedfont15">
+    <w:name w:val="bumpedfont15"/>
+    <w:rsid w:val="00AF6A61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00E270B9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA494F"/>
+    <w:rsid w:val="006F3ADA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...37 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...550 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.renishaw.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.renishaw.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010085523F72E7DAAF4F82886FDCB5123193" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b07b576585d1e22a60b3bd398a551b27">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64d3ed54-142c-4ac0-8d13-a5f340537a3a" xmlns:ns3="26600812-83e8-4289-8a6b-ff351b3853b9" xmlns:ns4="f63ce71d-3361-41b5-bdcd-bfdd8a2958a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3ff782632b518ffc308799df30af99a" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="64d3ed54-142c-4ac0-8d13-a5f340537a3a"/>
     <xsd:import namespace="26600812-83e8-4289-8a6b-ff351b3853b9"/>
     <xsd:import namespace="f63ce71d-3361-41b5-bdcd-bfdd8a2958a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -3316,150 +2461,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f63ce71d-3361-41b5-bdcd-bfdd8a2958a5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="64d3ed54-142c-4ac0-8d13-a5f340537a3a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="26600812-83e8-4289-8a6b-ff351b3853b9">
-[...5 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA1BE878-19B1-44A2-B08D-D93CEB8203E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00484E4F-D18F-4F4E-9FD5-BD4189CBF94A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4FA388B-4F16-4365-8523-2C969B742E81}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8472157-ED32-4F54-964F-6DF121249C4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF5F6AF-E95E-4412-9AC6-36718B2312E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1696783A-6F9B-47A2-BBAC-D2D261562C9B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5a0c95ae-2301-4b0f-a2cc-487885d3cabf"/>
     <ds:schemaRef ds:uri="f63ce71d-3361-41b5-bdcd-bfdd8a2958a5"/>
-    <ds:schemaRef ds:uri="09ff7513-bb54-47f2-a08f-853d003f8000"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="26600812-83e8-4289-8a6b-ff351b3853b9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1017</Words>
-  <Characters>6198</Characters>
+  <Words>1139</Words>
+  <Characters>6345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Renishaw en la feria BIEMH 2016</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Renishaw PLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7201</CharactersWithSpaces>
+  <CharactersWithSpaces>7470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>News release</dc:title>
+  <dc:subject>Renishaw focuses on five-axis measurement at Control 2012</dc:subject>
   <dc:creator>Renishaw</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010085523F72E7DAAF4F82886FDCB5123193</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>36900</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>